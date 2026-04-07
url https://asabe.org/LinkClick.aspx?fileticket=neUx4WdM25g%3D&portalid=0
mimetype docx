--- v0 (2025-11-20)
+++ v1 (2026-04-07)
@@ -4,67 +4,67 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="000A089E" w:rsidRDefault="006076D6" w:rsidP="00077A1D">
+    <w:p w14:paraId="04930A87" w14:textId="77777777" w:rsidR="00042468" w:rsidRDefault="006076D6" w:rsidP="00077A1D">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="0028419C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:kern w:val="28"/>
           <w14:cntxtAlts/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61C786B9" wp14:editId="6E212A3D">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61C786B9" wp14:editId="2BE8A4D0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-125095</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-263525</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1821180" cy="668655"/>
             <wp:effectExtent l="0" t="0" r="7620" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Picture 1" descr="P:\COMMUNICATIONS\_2023 Branding\NewLogo_2023\Logos_rgb\logo_asabe-rgb-gradient-title.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="P:\COMMUNICATIONS\_2023 Branding\NewLogo_2023\Logos_rgb\logo_asabe-rgb-gradient-title.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5" cstate="print">
@@ -115,51 +115,51 @@
                 </wp:positionV>
                 <wp:extent cx="1828800" cy="354965"/>
                 <wp:effectExtent l="0" t="0" r="0" b="6985"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="3" name="Text Box 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1828800" cy="354965"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00077A1D" w:rsidRPr="00077A1D" w:rsidRDefault="00195124" w:rsidP="00077A1D">
+                          <w:p w14:paraId="724F3E0F" w14:textId="77777777" w:rsidR="00077A1D" w:rsidRPr="00077A1D" w:rsidRDefault="00195124" w:rsidP="00077A1D">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:noProof/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>ASABE</w:t>
                             </w:r>
                             <w:r w:rsidR="00077A1D" w:rsidRPr="00077A1D">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
@@ -264,424 +264,422 @@
                           <w:bCs/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>)</w:t>
                       </w:r>
                       <w:r w:rsidR="00077A1D" w:rsidRPr="00077A1D">
                         <w:rPr>
                           <w:b/>
                           <w:noProof/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00077A1D" w:rsidRDefault="00077A1D" w:rsidP="005E2A45">
+    <w:p w14:paraId="1807855B" w14:textId="77777777" w:rsidR="00077A1D" w:rsidRDefault="00077A1D" w:rsidP="005E2A45">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk62110282"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5395"/>
         <w:gridCol w:w="5395"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009122DB" w:rsidTr="00AB064B">
+      <w:tr w:rsidR="009122DB" w14:paraId="256F47FD" w14:textId="77777777" w:rsidTr="00AB064B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5395" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidR="00B21D44" w:rsidRDefault="00B21D44" w:rsidP="005E2A45">
+          <w:p w14:paraId="7393C341" w14:textId="77777777" w:rsidR="00B21D44" w:rsidRDefault="00B21D44" w:rsidP="005E2A45">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E2A45">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Staff use only</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5395" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidR="00B21D44" w:rsidRDefault="00B21D44" w:rsidP="005E2A45">
+          <w:p w14:paraId="06B69498" w14:textId="77777777" w:rsidR="00B21D44" w:rsidRDefault="00B21D44" w:rsidP="005E2A45">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009122DB" w:rsidTr="00AB064B">
+      <w:tr w:rsidR="009122DB" w14:paraId="18015E39" w14:textId="77777777" w:rsidTr="00AB064B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5395" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidR="00B21D44" w:rsidRDefault="00B21D44" w:rsidP="00B80C6E">
+          <w:p w14:paraId="3929744D" w14:textId="77777777" w:rsidR="00B21D44" w:rsidRDefault="00B21D44" w:rsidP="00B80C6E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Project #:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5395" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidR="00B21D44" w:rsidRDefault="00B80C6E" w:rsidP="005E2A45">
+          <w:p w14:paraId="065F7B14" w14:textId="77777777" w:rsidR="00B21D44" w:rsidRDefault="00B80C6E" w:rsidP="005E2A45">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>ASABE Admin:</w:t>
             </w:r>
             <w:r w:rsidRPr="003206B8">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Admin"/>
                 <w:tag w:val="Admin"/>
                 <w:id w:val="1692570185"/>
                 <w:placeholder>
                   <w:docPart w:val="FB921986D68D463CB11AE3999C518BFD"/>
                 </w:placeholder>
                 <w:dropDownList>
                   <w:listItem w:displayText="None" w:value="None"/>
                   <w:listItem w:displayText="Sadie Stell" w:value="Sadie Stell"/>
                   <w:listItem w:displayText="Britni Wall" w:value="Britni Wall"/>
                   <w:listItem w:displayText="Jean Walsh" w:value="Jean Walsh"/>
                   <w:listItem w:displayText="Sydney Ingeson" w:value="Sydney Ingeson"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005A562E">
                   <w:t>None</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009122DB" w:rsidTr="00AB064B">
+      <w:tr w:rsidR="009122DB" w14:paraId="3F27DAC8" w14:textId="77777777" w:rsidTr="00AB064B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5395" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidR="00B21D44" w:rsidRPr="00436A28" w:rsidRDefault="00B21D44" w:rsidP="00B80C6E">
+          <w:p w14:paraId="07886DC7" w14:textId="77777777" w:rsidR="00B21D44" w:rsidRPr="00436A28" w:rsidRDefault="00B21D44" w:rsidP="00B80C6E">
             <w:r w:rsidRPr="00436A28">
               <w:t xml:space="preserve">Submission Date: </w:t>
             </w:r>
             <w:r w:rsidRPr="00436A28">
               <w:tab/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007E024E" w:rsidRPr="00436A28">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5395" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidR="00B21D44" w:rsidRPr="00436A28" w:rsidRDefault="00195124" w:rsidP="005E2A45">
+          <w:p w14:paraId="17E82032" w14:textId="77777777" w:rsidR="00B21D44" w:rsidRPr="00436A28" w:rsidRDefault="00195124" w:rsidP="005E2A45">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00436A28">
               <w:t>PINS</w:t>
             </w:r>
             <w:r w:rsidR="00426131" w:rsidRPr="00436A28">
               <w:t xml:space="preserve"> Submission</w:t>
             </w:r>
             <w:r w:rsidR="00F9603C" w:rsidRPr="00436A28">
               <w:t xml:space="preserve"> Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009122DB" w:rsidTr="00AB064B">
+      <w:tr w:rsidR="009122DB" w14:paraId="3A46AC9E" w14:textId="77777777" w:rsidTr="00AB064B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5395" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidR="00B21D44" w:rsidRDefault="00B21D44" w:rsidP="005E2A45">
+          <w:p w14:paraId="77010278" w14:textId="77777777" w:rsidR="00B21D44" w:rsidRDefault="00B21D44" w:rsidP="005E2A45">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Subsequent revision dates:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5395" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidR="00B21D44" w:rsidRDefault="00B21D44" w:rsidP="005E2A45">
+          <w:p w14:paraId="7CC8B14C" w14:textId="77777777" w:rsidR="00B21D44" w:rsidRDefault="00B21D44" w:rsidP="005E2A45">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009122DB" w:rsidTr="00AB064B">
+      <w:tr w:rsidR="009122DB" w14:paraId="64B60E32" w14:textId="77777777" w:rsidTr="00AB064B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5395" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidR="00B21D44" w:rsidRDefault="00B21D44" w:rsidP="005E2A45">
+          <w:p w14:paraId="4458F48D" w14:textId="77777777" w:rsidR="00B21D44" w:rsidRDefault="00B21D44" w:rsidP="005E2A45">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">-03 Project Approval Date:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5395" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidR="00B21D44" w:rsidRDefault="00B21D44" w:rsidP="005E2A45">
+          <w:p w14:paraId="23AAA62F" w14:textId="77777777" w:rsidR="00B21D44" w:rsidRDefault="00B21D44" w:rsidP="005E2A45">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B21D44" w:rsidRDefault="00B21D44" w:rsidP="005E2A45">
+    <w:p w14:paraId="374B8C0D" w14:textId="77777777" w:rsidR="00B21D44" w:rsidRDefault="00B21D44" w:rsidP="005E2A45">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2695"/>
         <w:gridCol w:w="8095"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B66B24" w:rsidRPr="0027197C" w:rsidTr="0091692F">
+      <w:tr w:rsidR="00B66B24" w:rsidRPr="0027197C" w14:paraId="39F3CAEE" w14:textId="77777777" w:rsidTr="0091692F">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B66B24" w:rsidRPr="0027197C" w:rsidRDefault="00B66B24" w:rsidP="00224E73">
+          <w:p w14:paraId="68489A2C" w14:textId="77777777" w:rsidR="00B66B24" w:rsidRPr="0027197C" w:rsidRDefault="00B66B24" w:rsidP="00224E73">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Project Lead</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8095" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B66B24" w:rsidRPr="0027197C" w:rsidRDefault="00B66B24" w:rsidP="005E2A45">
+          <w:p w14:paraId="444F86D1" w14:textId="77777777" w:rsidR="00B66B24" w:rsidRPr="0027197C" w:rsidRDefault="00B66B24" w:rsidP="005E2A45">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B66B24" w:rsidRPr="0027197C" w:rsidTr="0091692F">
+      <w:tr w:rsidR="00B66B24" w:rsidRPr="0027197C" w14:paraId="19979448" w14:textId="77777777" w:rsidTr="0091692F">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B66B24" w:rsidRPr="0027197C" w:rsidRDefault="00B66B24" w:rsidP="00224E73">
+          <w:p w14:paraId="58BCDF7B" w14:textId="77777777" w:rsidR="00B66B24" w:rsidRPr="0027197C" w:rsidRDefault="00B66B24" w:rsidP="00224E73">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Project Lead Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8095" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B66B24" w:rsidRPr="0027197C" w:rsidRDefault="00B66B24" w:rsidP="005E2A45">
+          <w:p w14:paraId="60D65569" w14:textId="77777777" w:rsidR="00B66B24" w:rsidRPr="0027197C" w:rsidRDefault="00B66B24" w:rsidP="005E2A45">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D442E" w:rsidRPr="0027197C" w:rsidTr="0091692F">
+      <w:tr w:rsidR="007D442E" w:rsidRPr="0027197C" w14:paraId="6028BFFB" w14:textId="77777777" w:rsidTr="0091692F">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007D442E" w:rsidRPr="0027197C" w:rsidRDefault="00C5171E" w:rsidP="007D442E">
+          <w:p w14:paraId="672060A6" w14:textId="77777777" w:rsidR="007D442E" w:rsidRPr="0027197C" w:rsidRDefault="00C5171E" w:rsidP="007D442E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">                  </w:t>
             </w:r>
             <w:r w:rsidR="007D442E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>ASAE</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
@@ -855,389 +853,419 @@
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1531300531"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007D442E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6CF5" w:rsidRPr="0027197C" w:rsidTr="0091692F">
+      <w:tr w:rsidR="00EC6CF5" w:rsidRPr="0027197C" w14:paraId="1304C7B6" w14:textId="77777777" w:rsidTr="0091692F">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC6CF5" w:rsidRPr="0027197C" w:rsidRDefault="00BF66DF" w:rsidP="00EE1827">
+          <w:p w14:paraId="1659EDCE" w14:textId="73F227AA" w:rsidR="00EC6CF5" w:rsidRPr="0027197C" w:rsidRDefault="00BF66DF" w:rsidP="00EE1827">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">                  </w:t>
             </w:r>
             <w:r w:rsidR="00EC6CF5" w:rsidRPr="0027197C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>New Standard</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">    </w:t>
+              <w:t xml:space="preserve">New </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1327162"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00EC6CF5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00EE1827">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
             <w:r w:rsidR="00EC6CF5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Revision</w:t>
             </w:r>
             <w:r w:rsidR="00C5171E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="869491702"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00EC6CF5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00EE1827">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
             <w:r w:rsidR="00EC6CF5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Withdrawal</w:t>
             </w:r>
             <w:r w:rsidR="00C5171E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-868067705"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00EC6CF5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00EC6CF5" w:rsidRPr="0027197C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00982CA7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           </w:t>
+            </w:r>
+            <w:r w:rsidR="000240E9">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidR="00982CA7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Edition </w:t>
+            </w:r>
+            <w:r w:rsidR="0057036D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Number:             </w:t>
+            </w:r>
+            <w:r w:rsidR="00982CA7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revision </w:t>
+            </w:r>
+            <w:r w:rsidR="000240E9">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Number</w:t>
+            </w:r>
+            <w:r w:rsidR="0057036D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00982CA7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F13DA" w:rsidRPr="0027197C" w:rsidTr="0091692F">
+      <w:tr w:rsidR="004F13DA" w:rsidRPr="0027197C" w14:paraId="3005D103" w14:textId="77777777" w:rsidTr="0091692F">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004F13DA" w:rsidRPr="0027197C" w:rsidRDefault="004F13DA" w:rsidP="00224E73">
+          <w:p w14:paraId="396E5CB8" w14:textId="77777777" w:rsidR="004F13DA" w:rsidRPr="0027197C" w:rsidRDefault="004F13DA" w:rsidP="00224E73">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027197C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Proposed </w:t>
             </w:r>
             <w:r w:rsidR="0036481B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Designation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004F13DA" w:rsidRPr="0027197C" w:rsidRDefault="004F13DA" w:rsidP="00195F3B">
+          <w:p w14:paraId="59E7E33F" w14:textId="77777777" w:rsidR="004F13DA" w:rsidRPr="0027197C" w:rsidRDefault="004F13DA" w:rsidP="00195F3B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00465AF5" w:rsidRPr="0027197C" w:rsidTr="0091692F">
+      <w:tr w:rsidR="00465AF5" w:rsidRPr="0027197C" w14:paraId="4AC13D99" w14:textId="77777777" w:rsidTr="0091692F">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00465AF5" w:rsidRPr="0027197C" w:rsidRDefault="00465AF5" w:rsidP="00224E73">
+          <w:p w14:paraId="6A3033DC" w14:textId="77777777" w:rsidR="00465AF5" w:rsidRPr="0027197C" w:rsidRDefault="00465AF5" w:rsidP="00224E73">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027197C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Proposed </w:t>
             </w:r>
             <w:r w:rsidR="00895498">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00465AF5" w:rsidRPr="0027197C" w:rsidRDefault="00465AF5" w:rsidP="00195F3B">
+          <w:p w14:paraId="56425B9B" w14:textId="77777777" w:rsidR="00465AF5" w:rsidRPr="0027197C" w:rsidRDefault="00465AF5" w:rsidP="00195F3B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00711BA6" w:rsidRPr="0027197C" w:rsidTr="0091692F">
+      <w:tr w:rsidR="00711BA6" w:rsidRPr="0027197C" w14:paraId="7BF53311" w14:textId="77777777" w:rsidTr="0091692F">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00711BA6" w:rsidRPr="0027197C" w:rsidRDefault="00711BA6" w:rsidP="00224E73">
+          <w:p w14:paraId="7264ECD2" w14:textId="77777777" w:rsidR="00711BA6" w:rsidRPr="0027197C" w:rsidRDefault="00711BA6" w:rsidP="00224E73">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027197C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Previous version superseded</w:t>
             </w:r>
             <w:r w:rsidR="00C51E78">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> (if revision)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8095" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00711BA6" w:rsidRPr="0027197C" w:rsidRDefault="00711BA6" w:rsidP="00872ACD">
+          <w:p w14:paraId="24DE371E" w14:textId="77777777" w:rsidR="00711BA6" w:rsidRPr="0027197C" w:rsidRDefault="00711BA6" w:rsidP="00872ACD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE7D78" w:rsidRPr="0027197C" w:rsidTr="0091692F">
+      <w:tr w:rsidR="00AE7D78" w:rsidRPr="0027197C" w14:paraId="2E37ADA1" w14:textId="77777777" w:rsidTr="0091692F">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE7D78" w:rsidRPr="0027197C" w:rsidRDefault="00711BA6" w:rsidP="00C51E78">
+          <w:p w14:paraId="08B503B9" w14:textId="77777777" w:rsidR="00AE7D78" w:rsidRPr="0027197C" w:rsidRDefault="00711BA6" w:rsidP="00C51E78">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Safety</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8095" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE7D78" w:rsidRPr="0027197C" w:rsidRDefault="00711BA6" w:rsidP="00C51E78">
+          <w:p w14:paraId="235C7D17" w14:textId="77777777" w:rsidR="00AE7D78" w:rsidRPr="0027197C" w:rsidRDefault="00711BA6" w:rsidP="00C51E78">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
             <w:r w:rsidR="00C5171E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                 </w:rPr>
@@ -1273,82 +1301,82 @@
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="804966011"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="002D6392">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00711BA6" w:rsidRPr="0027197C" w:rsidTr="0091692F">
+      <w:tr w:rsidR="00711BA6" w:rsidRPr="0027197C" w14:paraId="25ED3119" w14:textId="77777777" w:rsidTr="0091692F">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00711BA6" w:rsidRPr="0027197C" w:rsidRDefault="00711BA6" w:rsidP="005D5970">
+          <w:p w14:paraId="290CBDE6" w14:textId="77777777" w:rsidR="00711BA6" w:rsidRPr="0027197C" w:rsidRDefault="00711BA6" w:rsidP="005D5970">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Unit of measure:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8095" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00711BA6" w:rsidRPr="0027197C" w:rsidRDefault="00711BA6" w:rsidP="0089022C">
+          <w:p w14:paraId="68DDF42C" w14:textId="77777777" w:rsidR="00711BA6" w:rsidRPr="0027197C" w:rsidRDefault="00711BA6" w:rsidP="0089022C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Metric</w:t>
             </w:r>
             <w:r w:rsidR="00C5171E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                 </w:rPr>
@@ -1442,425 +1470,425 @@
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-789978269"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B66DF5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A150B5" w:rsidRPr="0027197C" w:rsidTr="0091692F">
+      <w:tr w:rsidR="00A150B5" w:rsidRPr="0027197C" w14:paraId="5E468A87" w14:textId="77777777" w:rsidTr="0091692F">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A150B5" w:rsidRPr="0027197C" w:rsidRDefault="00A150B5" w:rsidP="008E085D">
+          <w:p w14:paraId="17816241" w14:textId="77777777" w:rsidR="00A150B5" w:rsidRPr="0027197C" w:rsidRDefault="00A150B5" w:rsidP="008E085D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027197C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Rationale for project</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A150B5" w:rsidRPr="0027197C" w:rsidRDefault="00A150B5" w:rsidP="005E2A45">
+          <w:p w14:paraId="59A306BE" w14:textId="77777777" w:rsidR="00A150B5" w:rsidRPr="0027197C" w:rsidRDefault="00A150B5" w:rsidP="005E2A45">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A150B5" w:rsidRPr="0027197C" w:rsidTr="0091692F">
+      <w:tr w:rsidR="00A150B5" w:rsidRPr="0027197C" w14:paraId="7DD5D212" w14:textId="77777777" w:rsidTr="0091692F">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A150B5" w:rsidRPr="0027197C" w:rsidRDefault="00B90496" w:rsidP="008E085D">
+          <w:p w14:paraId="533D3F46" w14:textId="77777777" w:rsidR="00A150B5" w:rsidRPr="0027197C" w:rsidRDefault="00B90496" w:rsidP="008E085D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027197C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Scope of project</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A150B5" w:rsidRPr="0027197C" w:rsidRDefault="00A150B5" w:rsidP="005E2A45">
+          <w:p w14:paraId="6FB13F49" w14:textId="77777777" w:rsidR="00A150B5" w:rsidRPr="0027197C" w:rsidRDefault="00A150B5" w:rsidP="005E2A45">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC19ED" w:rsidRPr="0027197C" w:rsidTr="0091692F">
+      <w:tr w:rsidR="00FC19ED" w:rsidRPr="0027197C" w14:paraId="2BF84B84" w14:textId="77777777" w:rsidTr="0091692F">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC19ED" w:rsidRPr="0027197C" w:rsidRDefault="00FC19ED" w:rsidP="008E085D">
+          <w:p w14:paraId="0EE8F4CD" w14:textId="77777777" w:rsidR="00FC19ED" w:rsidRPr="0027197C" w:rsidRDefault="00FC19ED" w:rsidP="008E085D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Scope of standard (if revision)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC19ED" w:rsidRPr="0027197C" w:rsidRDefault="00FC19ED" w:rsidP="005E2A45">
+          <w:p w14:paraId="1A04247B" w14:textId="77777777" w:rsidR="00FC19ED" w:rsidRPr="0027197C" w:rsidRDefault="00FC19ED" w:rsidP="005E2A45">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A150B5" w:rsidRPr="0027197C" w:rsidTr="0091692F">
+      <w:tr w:rsidR="00A150B5" w:rsidRPr="0027197C" w14:paraId="58169C57" w14:textId="77777777" w:rsidTr="0091692F">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A150B5" w:rsidRPr="0027197C" w:rsidRDefault="00A150B5" w:rsidP="008E085D">
+          <w:p w14:paraId="6F75CFB5" w14:textId="77777777" w:rsidR="00A150B5" w:rsidRPr="0027197C" w:rsidRDefault="00A150B5" w:rsidP="008E085D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027197C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Keywords (alphabetical)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A150B5" w:rsidRPr="0027197C" w:rsidRDefault="00A150B5" w:rsidP="005E2A45">
+          <w:p w14:paraId="15AE3AE8" w14:textId="77777777" w:rsidR="00A150B5" w:rsidRPr="0027197C" w:rsidRDefault="00A150B5" w:rsidP="005E2A45">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A150B5" w:rsidRPr="0027197C" w:rsidTr="0091692F">
+      <w:tr w:rsidR="00A150B5" w:rsidRPr="0027197C" w14:paraId="7F112EBF" w14:textId="77777777" w:rsidTr="0091692F">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A150B5" w:rsidRPr="0027197C" w:rsidRDefault="00A150B5" w:rsidP="008E085D">
+          <w:p w14:paraId="76788913" w14:textId="77777777" w:rsidR="00A150B5" w:rsidRPr="0027197C" w:rsidRDefault="00A150B5" w:rsidP="008E085D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027197C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Stakeholders</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A150B5" w:rsidRPr="0027197C" w:rsidRDefault="00A150B5" w:rsidP="005E2A45">
+          <w:p w14:paraId="092F8515" w14:textId="77777777" w:rsidR="00A150B5" w:rsidRPr="0027197C" w:rsidRDefault="00A150B5" w:rsidP="005E2A45">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D6392" w:rsidRPr="0027197C" w:rsidTr="0091692F">
+      <w:tr w:rsidR="002D6392" w:rsidRPr="0027197C" w14:paraId="7F2492B2" w14:textId="77777777" w:rsidTr="0091692F">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002D6392" w:rsidRPr="0027197C" w:rsidRDefault="002D6392" w:rsidP="008E085D">
+          <w:p w14:paraId="513B5776" w14:textId="77777777" w:rsidR="002D6392" w:rsidRPr="0027197C" w:rsidRDefault="002D6392" w:rsidP="008E085D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D6392">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Interest Categories</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D6392" w:rsidRPr="0027197C" w:rsidRDefault="002D6392" w:rsidP="005E2A45">
+          <w:p w14:paraId="6C97304B" w14:textId="77777777" w:rsidR="002D6392" w:rsidRPr="0027197C" w:rsidRDefault="002D6392" w:rsidP="005E2A45">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5738" w:rsidRPr="0027197C" w:rsidTr="0091692F">
+      <w:tr w:rsidR="009E5738" w:rsidRPr="0027197C" w14:paraId="1653521D" w14:textId="77777777" w:rsidTr="0091692F">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5738" w:rsidRPr="0027197C" w:rsidRDefault="00FC19ED" w:rsidP="000148F0">
+          <w:p w14:paraId="391CB4C5" w14:textId="77777777" w:rsidR="009E5738" w:rsidRPr="0027197C" w:rsidRDefault="00FC19ED" w:rsidP="000148F0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Consensus Body </w:t>
             </w:r>
             <w:r w:rsidR="009E5738" w:rsidRPr="0027197C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Roster (attached)  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-384944784"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009E5738" w:rsidRPr="0027197C">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5738" w:rsidRPr="0027197C" w:rsidRDefault="009E5738" w:rsidP="005E2A45">
+          <w:p w14:paraId="1D4FB805" w14:textId="77777777" w:rsidR="009E5738" w:rsidRPr="0027197C" w:rsidRDefault="009E5738" w:rsidP="005E2A45">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5738" w:rsidRPr="0027197C" w:rsidTr="0091692F">
+      <w:tr w:rsidR="009E5738" w:rsidRPr="0027197C" w14:paraId="1791CE85" w14:textId="77777777" w:rsidTr="0091692F">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5738" w:rsidRPr="0027197C" w:rsidRDefault="009E5738" w:rsidP="008E085D">
+          <w:p w14:paraId="1581E227" w14:textId="77777777" w:rsidR="009E5738" w:rsidRPr="0027197C" w:rsidRDefault="009E5738" w:rsidP="008E085D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027197C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5738" w:rsidRPr="0027197C" w:rsidRDefault="009E5738" w:rsidP="005E2A45">
+          <w:p w14:paraId="32CDADD0" w14:textId="77777777" w:rsidR="009E5738" w:rsidRPr="0027197C" w:rsidRDefault="009E5738" w:rsidP="005E2A45">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00261AE6" w:rsidTr="0091692F">
+      <w:tr w:rsidR="00261AE6" w14:paraId="3A13F790" w14:textId="77777777" w:rsidTr="0091692F">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A30B79" w:rsidRPr="0012257C" w:rsidRDefault="00A30B79" w:rsidP="00A30B79">
+          <w:p w14:paraId="4FAC8282" w14:textId="77777777" w:rsidR="00A30B79" w:rsidRPr="0012257C" w:rsidRDefault="00A30B79" w:rsidP="00A30B79">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A30B79">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Submit to ASABE Standards</w:t>
             </w:r>
             <w:r w:rsidR="00747D02">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Administrator</w:t>
             </w:r>
@@ -1887,62 +1915,62 @@
                 </w:rPr>
                 <w:t>standards@asabe.org</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="0012257C" w:rsidRPr="00F4221A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00F4221A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A30B79" w:rsidRPr="00A30B79" w:rsidRDefault="00A30B79" w:rsidP="00A30B79">
+          <w:p w14:paraId="281785ED" w14:textId="77777777" w:rsidR="00A30B79" w:rsidRPr="00A30B79" w:rsidRDefault="00A30B79" w:rsidP="00A30B79">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00261AE6" w:rsidRDefault="00A30B79" w:rsidP="00A30B79">
+          <w:p w14:paraId="2979A0A1" w14:textId="77777777" w:rsidR="00261AE6" w:rsidRDefault="00A30B79" w:rsidP="00A30B79">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A30B79">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Standards shall be developed in accordance with </w:t>
             </w:r>
             <w:r w:rsidR="00A6791E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r w:rsidR="00A6791E" w:rsidRPr="00FC19ED">
@@ -1979,335 +2007,342 @@
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>http://www.asabe.org</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00EB5E3A">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A30B79">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> or by contacting the ASABE Standards Department.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00077A1D" w:rsidRDefault="00077A1D" w:rsidP="005E2A45">
+    <w:p w14:paraId="2B0D1632" w14:textId="77777777" w:rsidR="00077A1D" w:rsidRDefault="00077A1D" w:rsidP="005E2A45">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00077A1D" w:rsidSect="00B41477">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005E2A45"/>
     <w:rsid w:val="000148F0"/>
+    <w:rsid w:val="000240E9"/>
     <w:rsid w:val="00047608"/>
     <w:rsid w:val="000566D6"/>
     <w:rsid w:val="0006353D"/>
     <w:rsid w:val="00077A1D"/>
     <w:rsid w:val="00087D65"/>
     <w:rsid w:val="00096961"/>
     <w:rsid w:val="000C3260"/>
     <w:rsid w:val="000C57B4"/>
     <w:rsid w:val="000F112E"/>
     <w:rsid w:val="00107996"/>
     <w:rsid w:val="0012257C"/>
     <w:rsid w:val="00146D36"/>
     <w:rsid w:val="00195124"/>
     <w:rsid w:val="00195F3B"/>
     <w:rsid w:val="001D4519"/>
     <w:rsid w:val="001E6EB4"/>
     <w:rsid w:val="001F02DF"/>
     <w:rsid w:val="00224E73"/>
     <w:rsid w:val="00261AE6"/>
     <w:rsid w:val="0027197C"/>
     <w:rsid w:val="002A38E7"/>
     <w:rsid w:val="002B2D23"/>
     <w:rsid w:val="002B41BB"/>
     <w:rsid w:val="002D6392"/>
     <w:rsid w:val="00300356"/>
     <w:rsid w:val="003206B8"/>
     <w:rsid w:val="00333849"/>
     <w:rsid w:val="0036481B"/>
     <w:rsid w:val="00372C42"/>
     <w:rsid w:val="0039188A"/>
     <w:rsid w:val="003949E4"/>
     <w:rsid w:val="003C110A"/>
     <w:rsid w:val="0041617E"/>
     <w:rsid w:val="00417BA9"/>
     <w:rsid w:val="00426131"/>
     <w:rsid w:val="00436A28"/>
     <w:rsid w:val="00457B0C"/>
     <w:rsid w:val="00465AF5"/>
     <w:rsid w:val="004B298F"/>
     <w:rsid w:val="004D0080"/>
     <w:rsid w:val="004D3054"/>
+    <w:rsid w:val="004F128B"/>
     <w:rsid w:val="004F13DA"/>
     <w:rsid w:val="00534D89"/>
     <w:rsid w:val="005453AA"/>
     <w:rsid w:val="005523AE"/>
+    <w:rsid w:val="0057036D"/>
     <w:rsid w:val="00587830"/>
     <w:rsid w:val="005A09A2"/>
     <w:rsid w:val="005A562E"/>
     <w:rsid w:val="005D52E1"/>
     <w:rsid w:val="005D5970"/>
     <w:rsid w:val="005E2A45"/>
     <w:rsid w:val="005F33AE"/>
     <w:rsid w:val="006076D6"/>
     <w:rsid w:val="00634B87"/>
     <w:rsid w:val="006352BF"/>
     <w:rsid w:val="00642DDA"/>
     <w:rsid w:val="00647E55"/>
     <w:rsid w:val="00650F18"/>
     <w:rsid w:val="00677B50"/>
     <w:rsid w:val="00681FCC"/>
     <w:rsid w:val="00690F31"/>
     <w:rsid w:val="006A1293"/>
     <w:rsid w:val="006B2738"/>
     <w:rsid w:val="006F107F"/>
     <w:rsid w:val="00711BA6"/>
     <w:rsid w:val="00731FF3"/>
     <w:rsid w:val="00747ABD"/>
     <w:rsid w:val="00747D02"/>
     <w:rsid w:val="007D3F2A"/>
     <w:rsid w:val="007D442E"/>
     <w:rsid w:val="007E024E"/>
     <w:rsid w:val="007E1E70"/>
     <w:rsid w:val="008146CA"/>
     <w:rsid w:val="008167B1"/>
     <w:rsid w:val="008615A6"/>
     <w:rsid w:val="00872ACD"/>
     <w:rsid w:val="0089022C"/>
     <w:rsid w:val="00895498"/>
     <w:rsid w:val="008A0583"/>
     <w:rsid w:val="008B666E"/>
     <w:rsid w:val="008C36B6"/>
     <w:rsid w:val="008E085D"/>
     <w:rsid w:val="009122DB"/>
     <w:rsid w:val="0091692F"/>
     <w:rsid w:val="00920E99"/>
     <w:rsid w:val="00956D0E"/>
     <w:rsid w:val="0097626D"/>
     <w:rsid w:val="00977BE1"/>
     <w:rsid w:val="009820AD"/>
+    <w:rsid w:val="00982CA7"/>
     <w:rsid w:val="00994F3A"/>
     <w:rsid w:val="00995CBC"/>
     <w:rsid w:val="009E5738"/>
     <w:rsid w:val="009E735A"/>
     <w:rsid w:val="00A02C72"/>
     <w:rsid w:val="00A10246"/>
     <w:rsid w:val="00A11FCD"/>
     <w:rsid w:val="00A150B5"/>
     <w:rsid w:val="00A208F7"/>
     <w:rsid w:val="00A30B79"/>
     <w:rsid w:val="00A414A5"/>
     <w:rsid w:val="00A57F86"/>
     <w:rsid w:val="00A678E8"/>
     <w:rsid w:val="00A6791E"/>
     <w:rsid w:val="00A91ABC"/>
     <w:rsid w:val="00A926CE"/>
     <w:rsid w:val="00A93AD7"/>
     <w:rsid w:val="00AA4C60"/>
     <w:rsid w:val="00AA6E69"/>
     <w:rsid w:val="00AB064B"/>
     <w:rsid w:val="00AE7D78"/>
     <w:rsid w:val="00B13247"/>
     <w:rsid w:val="00B138BE"/>
     <w:rsid w:val="00B21D44"/>
+    <w:rsid w:val="00B2715A"/>
     <w:rsid w:val="00B41477"/>
     <w:rsid w:val="00B42A01"/>
     <w:rsid w:val="00B42B7F"/>
     <w:rsid w:val="00B6250A"/>
     <w:rsid w:val="00B66B24"/>
     <w:rsid w:val="00B66DF5"/>
     <w:rsid w:val="00B70F6A"/>
     <w:rsid w:val="00B80C6E"/>
     <w:rsid w:val="00B90496"/>
     <w:rsid w:val="00B93555"/>
     <w:rsid w:val="00BB2462"/>
     <w:rsid w:val="00BC337C"/>
     <w:rsid w:val="00BD3937"/>
     <w:rsid w:val="00BF49AD"/>
     <w:rsid w:val="00BF66DF"/>
     <w:rsid w:val="00C461E5"/>
     <w:rsid w:val="00C5171E"/>
     <w:rsid w:val="00C51E78"/>
     <w:rsid w:val="00C522D9"/>
     <w:rsid w:val="00C52DCD"/>
+    <w:rsid w:val="00CB3854"/>
     <w:rsid w:val="00D44579"/>
     <w:rsid w:val="00D92C3C"/>
     <w:rsid w:val="00D96A9E"/>
     <w:rsid w:val="00DA2DF5"/>
     <w:rsid w:val="00DE04D0"/>
     <w:rsid w:val="00E01181"/>
     <w:rsid w:val="00E04F94"/>
     <w:rsid w:val="00E638CE"/>
     <w:rsid w:val="00E85D46"/>
     <w:rsid w:val="00E95CA4"/>
     <w:rsid w:val="00EB5E3A"/>
     <w:rsid w:val="00EC3007"/>
     <w:rsid w:val="00EC47E7"/>
     <w:rsid w:val="00EC6CF5"/>
     <w:rsid w:val="00EE1827"/>
     <w:rsid w:val="00F11225"/>
     <w:rsid w:val="00F1369A"/>
     <w:rsid w:val="00F20573"/>
     <w:rsid w:val="00F33CF6"/>
     <w:rsid w:val="00F40A9A"/>
     <w:rsid w:val="00F4221A"/>
     <w:rsid w:val="00F616E6"/>
     <w:rsid w:val="00F6216E"/>
     <w:rsid w:val="00F9603C"/>
     <w:rsid w:val="00FB60A4"/>
     <w:rsid w:val="00FC19ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="724684D7"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5A2407D8-E30A-4B0C-820F-92757D97C98F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2639,50 +2674,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -2801,203 +2837,209 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00747D02"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0012257C"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.asabe.org" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asabe.org/LinkClick.aspx?fileticket=pfSRSM44gRA%3d&amp;portalid=0" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:standards@asabe.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FB921986D68D463CB11AE3999C518BFD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0FC37FF7-F4E8-4BAA-A09F-2019B42F243F}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="002C1D45" w:rsidRDefault="004A6141" w:rsidP="004A6141">
           <w:pPr>
             <w:pStyle w:val="FB921986D68D463CB11AE3999C518BFD"/>
           </w:pPr>
           <w:r>
             <w:t>Carla Vangilder</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C031FF"/>
+    <w:rsid w:val="0028368D"/>
     <w:rsid w:val="002C1D45"/>
     <w:rsid w:val="004A6141"/>
+    <w:rsid w:val="004F128B"/>
     <w:rsid w:val="00635142"/>
+    <w:rsid w:val="00764098"/>
     <w:rsid w:val="007754EE"/>
     <w:rsid w:val="00A90F74"/>
+    <w:rsid w:val="00B2715A"/>
     <w:rsid w:val="00C031FF"/>
     <w:rsid w:val="00C41764"/>
+    <w:rsid w:val="00CB3854"/>
+    <w:rsid w:val="00FB645E"/>
     <w:rsid w:val="00FE2DB0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3329,101 +3371,102 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004A6141"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FB921986D68D463CB11AE3999C518BFD">
     <w:name w:val="FB921986D68D463CB11AE3999C518BFD"/>
     <w:rsid w:val="004A6141"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -3701,70 +3744,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6E4E184-7247-447C-975B-A9B6E9AFC68A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>182</Words>
-  <Characters>1040</Characters>
+  <Words>183</Words>
+  <Characters>1046</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1220</CharactersWithSpaces>
+  <CharactersWithSpaces>1227</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jean Walsh</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>